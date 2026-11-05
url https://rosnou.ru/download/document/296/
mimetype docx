--- v0 (2026-09-19)
+++ v1 (2026-11-05)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="1F613A69" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="bookmark2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -214,121 +214,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="bookmark6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Общие положения</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0E9A8D0A" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="0E9A8D0A" w14:textId="4781323C" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящий документ, постоянно размещенный в сети Интернет по сетевому адресу </w:t>
       </w:r>
-      <w:r>
-        <w:t>https://rosnou.ru/dpo/bas/</w:t>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00D3643A" w:rsidRPr="00CA142A">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+          </w:rPr>
+          <w:t>https://rosnou.ru/dpo/bas/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D3643A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, является предложением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Автономной некоммерческой организации высшего образования «Российский новый университет» (АНО ВО «РосНОУ»), осуществляющего образовательную деятельность на основании Лицензии на осуществление образовательной деятельности </w:t>
+        <w:t>Автономной некоммерческой организации высшего образования «Российский новый университет» (АНО ВО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>РосНОУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»), осуществляющего образовательную деятельность на основании Лицензии на осуществление образовательной деятельности </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">№ Л035-00115-77/00096711 от 28.04.2016 г., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">именуемой в дальнейшем межрегиональным центром подготовки в сфере БАС/МЦПК/Исполнитель, заключить: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A218163" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1191"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:tab/>
-        <w:t>— Договор на оказание образовательных услуг по дополнительным профессиональным программам и (или) программам профессионального обучения в соответствии с отраслевым заказом, потребностями компаний на подготовку кадров для разработки, производства и эксплуатации беспилотных авиационных систем (далее – Договор 1) с заинтересованным в получении таких услуг физическим лицом (гражданином Российской Федерации, достигшим возраста 18 лет и не достигшим возраста, дающего право на страховую пенсию по старости, и имеющим уровень образования, требуемый для освоения образовательной программы, предусмотренной гибкой образовательной траекторией массового обучения), успешно прошедшем на Цифровой платформе «Университет 2035» итоговое тестирование по Вводному курсу (в случае если Гибкой образовательной траекторией предусмотрено прохождение Вводного курса) и предоставившим соответствующий сертификат</w:t>
+        <w:t>— Договор на оказание образовательных услуг по дополнительным профессиональным программам и (или) программам профессионального обуч</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>ения в соответствии с отраслевым заказом, потребностями компаний на подготовку кадров для разработки, производства и эксплуатации беспилотных авиационных систем (далее – Договор 1) с заинтересованным в получении таких услуг физическим лицом (гражданином Российской Федерации, достигшим возраста 18 лет и не достигшим возраста, дающего право на страховую пенсию по старости, и имеющим уровень образования, требуемый для освоения образовательной программы, предусмотренной гибкой образовательной траекторией массового обучения), успешно прошедшем на Цифровой платформе «Университет 2035» итоговое тестирование по Вводному курсу (в случае если Гибкой образовательной траекторией предусмотрено прохождение Вводного курса) и предоставившим соответствующий сертификат</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>об успешном освоении вводного курса «Университет 2035», прошедший входное тестирование в МЦПК;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526D9B1D" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1191"/>
@@ -385,51 +421,73 @@
     <w:p w14:paraId="490731BC" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1191"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Предоставление образовательных услуг Обучающемуся производится АНО ВО «РосНОУ», осуществляющей образовательную деятельность межрегионального центра подготовки в сфере БАС (МЦПК), в рамках реализации Мероприятия: «Обеспечено профессиональное развитие граждан в рамках построения гибких образовательных траекторий посредством реализации дополнительных профессиональных программ и (или) программ профессионального обучения в соответствии с отраслевым заказом, потребностями компаний на подготовку кадров для разработки, производства и эксплуатации беспилотных авиационных систем, а также профессорско-преподавательского состава образовательных организаций» федерального проекта «Кадры для беспилотных авиационных систем». </w:t>
+        <w:t>Предоставление образовательных услуг Обучающемуся производится АНО ВО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>РосНОУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">», осуществляющей образовательную деятельность межрегионального центра подготовки в сфере БАС (МЦПК), в рамках реализации Мероприятия: «Обеспечено профессиональное развитие граждан в рамках построения гибких образовательных траекторий посредством реализации дополнительных профессиональных программ и (или) программ профессионального обучения в соответствии с отраслевым заказом, потребностями компаний на подготовку кадров для разработки, производства и эксплуатации беспилотных авиационных систем, а также профессорско-преподавательского состава образовательных организаций» федерального проекта «Кадры для беспилотных авиационных систем». </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340BC25A" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1191"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -630,51 +688,73 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">услуг по выбранной Программе на условиях </w:t>
       </w:r>
       <w:r w:rsidRPr="004D2EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Оферты и Приложения к ней, путем полного и безоговорочного принятия условий Оферты</w:t>
       </w:r>
       <w:r w:rsidR="00416404" w:rsidRPr="004D2EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> путем проставления на онлайн-платформе Исполнителя чекбокса «Принять</w:t>
+        <w:t xml:space="preserve"> путем проставления на онлайн-платформе Исполнителя </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00416404" w:rsidRPr="004D2EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>чекбокса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00416404" w:rsidRPr="004D2EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Принять</w:t>
       </w:r>
       <w:r w:rsidR="00FF25F7" w:rsidRPr="004D2EA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>»;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5112509E" w14:textId="68245557" w:rsidR="00547FEC" w:rsidRPr="004D2EA2" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -718,51 +798,73 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E65D46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Проверка документов, подтверждающих право Обучающегося на получение софинансирования в рамках </w:t>
+        <w:t xml:space="preserve">Проверка документов, подтверждающих право Обучающегося на получение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E65D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>софинансирования</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E65D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в рамках </w:t>
       </w:r>
       <w:r w:rsidR="00E65D46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">федеральных проектов, </w:t>
       </w:r>
       <w:r w:rsidR="00E65D46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>лежит на А</w:t>
       </w:r>
       <w:r w:rsidR="00E65D46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -864,87 +966,171 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>В настоящей Оферте используются следующие термины и сокращения:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60903C4B" w14:textId="77777777" w:rsidR="00416404" w:rsidRPr="00F71B24" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="60903C4B" w14:textId="749E2482" w:rsidR="00416404" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Акцепт – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">полное и безоговорочное согласие с условиями настоящей Оферты, в порядке, предусмотренном настоящей Офертой. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EB8B61" w14:textId="15D997AC" w:rsidR="000275F0" w:rsidRPr="00F71B24" w:rsidRDefault="000275F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Аудио- и видеофиксация (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>прокторинг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53A18" w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>процедура технического и визуального контроля за соблюдением порядка проведения промежуточной и итоговой аттестации с использованием видеозаписи, трансляции экрана и (или) фиксации действий Обучающегося. Видеофиксация может осуществляться как в автоматизированном/дистанционном режиме, так и путем предоставления видеозаписи процесса прохождения аттестации (в том числе записанной Обучающимся самостоятельно или уполномоченными лицами на образовательных площадках). Видеофиксация осуществляется исключительно в целях верификации личности Обучающегося, подтверждения самостоятельности выполнения заданий и обеспечения объективности оценки результатов обучения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в рамках исполнения настоящей Оферты (п. 5 ч. 1 ст. 6 Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных») и не является обработкой биометрических персональных данных (ст. 11 Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных»).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AF4A45" w14:textId="1865FCDD" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
@@ -1168,100 +1354,105 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Гибкая образовательная траектория подготовки участников молодежных инженерных команд </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>профессиональное развитие граждан посредством решения актуальных инженерных задач в ходе освоения образовательных программ в составе молодежных инженерных команд (элементы, входящие в гибкую образовательную траекторию подготовки участников молодежных инженерных команд, определены Правилами реализации Результата);</w:t>
+        <w:t xml:space="preserve">профессиональное развитие граждан посредством решения актуальных инженерных задач в ходе освоения образовательных программ в составе молодежных инженерных команд (элементы, входящие в гибкую образовательную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>траекторию подготовки участников молодежных инженерных команд, определены Правилами реализации Результата);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6434E5E2" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Участник Молодежной инженерной команды, Участник</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – гражданин Российской Федерации в возрасте от 18 до 35 лет включительно, направивший Заявку на профессиональное развитие посредством Платформы Университета 2035, соответствующий установленным требованиям, успешно освоивший образовательную программу вводного курса и проходящий обучение в составе Молодежной инженерной команды по Образовательной программе под руководством Наставника молодежной инженерной команды в рамках освоения Гибкой образовательной траектории подготовки участников молодежных инженерных команд,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> уровень образования у которого должен соответствовать требованиям статьи 76 Федерального закона от 29 декабря 2012 года № 273-ФЗ «Об образовании в Российской Федерации», а именно  к освоению дополнительных профессиональных программ </w:t>
-[...3 lines deleted...]
-        <w:t>допускаются: лица, имеющие среднее профессиональное и (или) высшее образование; лица, получающие среднее профессиональное и (или) высшее образование; лица, имеющие начальное профессиональное образование, полученное до 01 сентября 2013 года и подтвержденное документом государственного образца</w:t>
+        <w:t xml:space="preserve"> уровень образования у которого должен соответствовать требованиям статьи 76 Федерального закона от 29 декабря 2012 года № 273-ФЗ «Об образовании в Российской Федерации», а именно  к освоению дополнительных профессиональных программ допускаются: лица, имеющие среднее профессиональное и (или) высшее образование; лица, получающие среднее профессиональное и (или) высшее образование; лица, имеющие начальное профессиональное образование, полученное до 01 сентября 2013 года и подтвержденное документом государственного образца</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C63F873" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
@@ -1655,51 +1846,60 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Межрегиональный центр подготовки кадров в сфере БАС (МЦПК)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – организация, осуществляющая образовательную деятельность, успешно прошедшая открытый отбор в соответствии с требованиями «Университет 2035», заключившая с «Университет 2035» договор об участии в реализации Результата, предоставляющая в рамках гибких образовательных траекторий услуги по реализации образовательных программ, отобранных в соответствии с локальными актами «Университет 2035» (в том числе, в сетевой форме);</w:t>
+        <w:t xml:space="preserve"> – организация, осуществляющая образовательную деятельность, успешно прошедшая открытый отбор в соответствии с требованиями «Университет 2035», заключившая с «Университет 2035» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>договор об участии в реализации Результата, предоставляющая в рамках гибких образовательных траекторий услуги по реализации образовательных программ, отобранных в соответствии с локальными актами «Университет 2035» (в том числе, в сетевой форме);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A138E37" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="000000"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12331"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1805,51 +2005,50 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>обязательным требованиям, предусмотренным законом;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCAF5E6" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -2091,51 +2290,60 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обучение без применения электронного обучения и дистанционных образовательных технологий</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – формат, при котором теоретическая часть реализуется МЦПК самостоятельно в очной форме (при непосредственном взаимодействии обучающихся и педагогических работников) без использования электронного обучения и дистанционных образовательных технологий, а практическая часть (блок практической подготовки) реализуется МЦПК самостоятельно либо с привлечением партнёрской организации (исключительно для целей реализации блока практической подготовки) также в очной форме без применения электронного обучения и дистанционных образовательных технологий (за исключением работы на симуляторах, если они предусмотрены Образовательной программой);</w:t>
+        <w:t xml:space="preserve"> – формат, при котором теоретическая часть реализуется МЦПК самостоятельно в очной форме (при непосредственном взаимодействии обучающихся и педагогических работников) без использования электронного обучения и дистанционных образовательных технологий, а практическая часть (блок практической подготовки) реализуется МЦПК самостоятельно либо с привлечением партнёрской организации (исключительно для целей реализации блока практической подготовки) также в очной форме без применения электронного обучения и дистанционных образовательных технологий (за </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>исключением работы на симуляторах, если они предусмотрены Образовательной программой);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDF6F52" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2151,51 +2359,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBE8ED4" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Партнер/Партнерская организация</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – организация, принимающая участие в реализации образовательной программы и (или) иная организация, обладающая ресурсами для осуществления образовательной деятельности по образовательной программе, привлекаемая МЦПК для реализации блока практической подготовки образовательной программы, в том числе в рамках сетевой формы реализации образовательной программы;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7A4664" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
@@ -2489,130 +2696,211 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Самостоятельное теоретическое занятие – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>вид учебной работы, при котором обучающийся самостоятельно осваивает теоретический материал, в том числе с элементами заочного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD06575" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="0F2AD65A" w14:textId="5164B019" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="00E65D46" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Сайт: </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000275F0" w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(а также Цифровая платформа, Интернет-ресурс) — </w:t>
+      </w:r>
+      <w:r w:rsidR="000275F0" w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совокупность информации, текстов, графических элементов, дизайна, изображений и иных результатов интеллектуальной деятельности, содержащихся в информационной системе, обеспечивающей </w:t>
+      </w:r>
+      <w:r w:rsidR="000275F0" w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">доступность такой информации в сети Интернет по сетевому адресу </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="000275F0" w:rsidRPr="00F565CA">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://rosnou.ru/dpo/bas/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000275F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk242861965"/>
+      <w:r w:rsidR="000275F0" w:rsidRPr="00E3403F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также специализированная образовательная среда (Личный кабинет), размещенная по сетевому адресу </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="000275F0" w:rsidRPr="00F47ED0">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+          </w:rPr>
+          <w:t>https://lms.1t.ru/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000275F0" w:rsidRPr="00E3403F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000275F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="000275F0" w:rsidRPr="00E3403F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Сайт и Личный кабинет используются Исполнителем в целях предоставления информационных материалов, реализации образовательного процесса, взаимодействия с Обучающимся, а также проведения процедур промежуточной и итоговой аттестации (включая видеофиксацию и самостоятельную запись видеоматериалов).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="67D1028F" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Софинансирование</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – частичное или полное финансовое обеспечение Образовательной программы в рамках освоения Гибких образовательных траекторий за счет средств субсидии, осуществляемое Университетом 2035 после успешного освоения Гражданами Образовательной программы в рамках Гибкой образовательной траектории;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="585C059C" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
@@ -2649,104 +2937,115 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Цифровой след</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – уникальный набор представленных в электронной форме по протоколу xAPI данных о зафиксированных действиях, а также процессных, контекстных и иных обстоятельствах деятельности гражданина, групп граждан или работы информационно-коммуникационных систем, разработанный, собираемый, хранимый, передаваемый и обрабатываемый МЦПК (и любыми привлеченными им лицами) и «Университет 2035» </w:t>
-[...10 lines deleted...]
-        <w:t>согласно Стандарту организации «Информационно-коммуникационные технологии в образовании. Цифровой след. Общие положения», утвержденного приказом «Университет 2035» от 04.10.2021 № 211004-3 (с учетом дополнений).</w:t>
+        <w:t xml:space="preserve"> – уникальный набор представленных в электронной форме по протоколу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>xAPI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данных о зафиксированных действиях, а также процессных, контекстных и иных обстоятельствах деятельности гражданина, групп граждан или работы информационно-коммуникационных систем, разработанный, собираемый, хранимый, передаваемый и обрабатываемый МЦПК (и любыми привлеченными им лицами) и «Университет 2035» согласно Стандарту организации «Информационно-коммуникационные технологии в образовании. Цифровой след. Общие положения», утвержденного приказом «Университет 2035» от 04.10.2021 № 211004-3 (с учетом дополнений).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63212EE6" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1032"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="bookmark8"/>
+      <w:bookmarkStart w:id="5" w:name="bookmark8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Предмет Договора</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="0B110EE4" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1190"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2997,61 +3296,61 @@
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Для получения документа установленного образца по итогам обучения для Обучающегося является обязательным заполнение рефлексии по итогам успешного освоения Образовательной программы, реализуемой МЦПК;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2383E9E5" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="bookmark10"/>
+      <w:bookmarkStart w:id="6" w:name="bookmark10"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Права и Обязанности Сторон</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="16B0B702" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
@@ -3080,82 +3379,295 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1389"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Изменять условия настоящей Оферты в одностороннем порядке, путем публикации на сайте Исполнителя новой редакции Оферты, при этом данные изменения не могут ухудшать условий для Обучающихся, которые уже произвели акцепт Оферты. Вышеуказанные изменения вступают в силу с даты их публикации (если не указано иное). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E57A3AD" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="5BE8A62B" w14:textId="21BF4EDC" w:rsidR="000275F0" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1394"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    </w:p>
+      <w:r w:rsidRPr="00B84567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Самостоятельно осуществлять образовательный процесс, определять форму и процесс доведения материала Программы до Обучающегося (в том числе с применением интерактивных технологий и персонажей), устанавливать системы оценок, формы, порядок и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>периодичность проведения аттестации Обучающегося</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk242862134"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>(включая применение средств фото-, аудио- и видеофиксации/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>прокторинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в целях проведения промежуточной и итоговой аттестации)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00B84567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Вносить изменения в учебный план, расписание занятий (может изменять дату и время проведения учебного занятия). В случае изменения учебного расписания или места проведения Занятий Исполнитель обязан уведомить о новой дате и времени проведения следующего Занятия за один день до начала проведения Занятий. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исполнитель вправе рассылать уведомления Обучающимся по процессу обучения в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A5C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>ВКонтакте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A5C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и других мессенджерах (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>МАХ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, и т.д.), при этом уведомление считается направленным надлежащим образом если получатель посещал свою страницу в социальных сетях либо заходил в свой аккаунт в мессенджере. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk242862157"/>
+      <w:r w:rsidRPr="00191CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>Неисполнение Обучающимся обязанности по прохождению учебных модулей и аттестационных мероприятий в связи с изменением расписания, о котором он был надлежащим образом уведомлен, расценивается как невыполнение учебного плана и является основанием для отчисления Обучающегося в порядке, предусмотренном пунктом 3.1.4 настоящей Оферты и локальными нормативными актами Исполнителя</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00B84567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073B96FE" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1394"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk242862211"/>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>3.1.2.1. Применение Аудио- и видеофиксации (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>прокторинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) является обязательным условием проведения промежуточной и итоговой аттестации Обучающегося. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Прокторинг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется исключительно в целях верификации личности Обучающегося, подтверждения самостоятельности выполнения заданий и обеспечения объективности оценки результатов обучения (п. 5 ч. 1 ст. 6 Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных»).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="732EE808" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1394"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -3224,91 +3736,102 @@
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с законодательством Российской Федерации, Договором и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">локальными нормативными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>актами Исполнителя.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69885FFB" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="69885FFB" w14:textId="7092F79A" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1394"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Отчислить Обучающегося по основаниям, предусмотренным законодательством РФ, данной офертой (в том числе и Правилами поведения обучающихся во время общения на </w:t>
-[...10 lines deleted...]
-        <w:t>форумах, в группах, чатах, каналах, созданных в мессенджерах, используемых в рамках получения образовательных услуг по программам дополнительного профессионального образования), а также локальными нормативными актами Исполнителя.</w:t>
+        <w:t xml:space="preserve">Отчислить Обучающегося по основаниям, предусмотренным законодательством </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk242862229"/>
+      <w:r w:rsidR="000275F0" w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>, данной офертой (в том числе и Правилами поведения обучающихся во время общения на форумах, в группах, чатах, каналах, созданных в мессенджерах, используемых в рамках получения образовательных услуг по программам дополнительного профессионального образования), а также локальными нормативными актами Исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD721BC" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1394"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3378,93 +3901,115 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">указанных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">на Сайте Исполнителя, не является </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:t>исчерпывающим. Преподаватели имеют право в видео-формате и ВКС системах представляться персонажами. Под персонажем следует понимать описание или изображение того или иного действующего лица в форме, присущей произведению: в письменной форме, устной форме, в форме изображения, в форме звуко- или видеозаписи, в объемно-пространственной форме.</w:t>
+        <w:t xml:space="preserve">исчерпывающим. Преподаватели имеют право в видео-формате и ВКС системах представляться персонажами. Под персонажем следует понимать описание или изображение того или иного действующего лица в форме, присущей произведению: в письменной форме, устной форме, в форме изображения, в форме </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>звуко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>- или видеозаписи, в объемно-пространственной форме.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127683A4" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1325"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="bookmark13"/>
+      <w:bookmarkStart w:id="11" w:name="bookmark13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Обучающемуся предоставляются права в соответствии с ч. 1 ст. 34 Закона. Обучающийся также вправе:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="67A4D942" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1399"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3644,64 +4189,64 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="bookmark15"/>
+      <w:bookmarkStart w:id="12" w:name="bookmark15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Исполнитель обязан:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="03CF6284" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1502"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3758,50 +4303,51 @@
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1502"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Предоставить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">зачисленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Обучающимся доступ к материалам </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4339,64 +4885,64 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1213"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="bookmark17"/>
+      <w:bookmarkStart w:id="13" w:name="bookmark17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Обучающийся обязан соблюдать требования ч. 1 ст. 43 Закона. Обучающийся также обязан:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="08E0FF19" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4456,51 +5002,50 @@
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Авторизоваться на Онлайн-платформе до начала обучения по Программе с использованием </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Leader</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4561,437 +5106,971 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1391"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Заполнить на сайте Исполнителя входную анкету.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA6A434" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="5EAB0DA9" w14:textId="77777777" w:rsidR="000275F0" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1391"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-    <w:p w14:paraId="66AF724F" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:bookmarkStart w:id="14" w:name="_Hlk242862289"/>
+      <w:r w:rsidRPr="000B4540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Самостоятельно записать и предоставить Исполнителю видеоматериалы (видеозапись защиты проекта / прохождения аттестации), записанные с использованием собственных технических средств в порядке и сроки, установленные Исполнителем, в целях прохождения итоговой аттестации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="6337E2EF" w14:textId="56D4AAAA" w:rsidR="000275F0" w:rsidRDefault="00F53A18" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1391"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="73C13283" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:r w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Пройти промежуточную и итоговую аттестацию по Программе с применением видеофиксации (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>прокторинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>) и/или с предоставлением видеозаписей прохождения аттестационных мероприятий (в порядке, формах и в сроки, установленные Исполнителем)</w:t>
+      </w:r>
+      <w:r w:rsidR="000275F0" w:rsidRPr="00B84567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70727643" w14:textId="77777777" w:rsidR="00F53A18" w:rsidRPr="00F53A18" w:rsidRDefault="000275F0" w:rsidP="00F53A18">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1391"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk242862320"/>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F53A18" w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>редоставление</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F53A18" w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> видеоматериалов аттестации и (или) прохождение процедуры </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F53A18" w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>прокторинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F53A18" w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> являются обязательными элементами контроля знаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005C6ACC" w14:textId="321E7813" w:rsidR="000275F0" w:rsidRDefault="00F53A18" w:rsidP="00F53A18">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1391"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F53A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Отказ Обучающегося от видеофиксации и (или) предоставления видеоматериалов аттестации, а равно создание любых технических или иных препятствий для их проведения приравнивается к невыполнению учебного плана и расценивается как непрохождение аттестационных мероприятий</w:t>
+      </w:r>
+      <w:r w:rsidR="000275F0" w:rsidRPr="000B4540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>. В этом случае Обучающийся признается не допущенным к промежуточной и (или) итоговой аттестации (либо не прошедшим её).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7479D1EC" w14:textId="77777777" w:rsidR="000275F0" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1391"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>3.4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. Недопущение к итоговой аттестации по причине отказа от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>прокторинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B263A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> является основанием для выдачи Обучающемуся справки об обучении (вместо документа о квалификации) и последующего отчисления в связи с невыполнением учебного плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="00774553" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00AE6565" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6565">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заполнить, подписать и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034907">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>предоставить МЦПК дневник о прохождении блока практической подготовки (для обучающихся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034907">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осваивающих </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B756C3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Образовательную программу в рамках реализации МЦПК мероприятия, направленного на обеспечение профессионального развития граждан в рамках построения гибких образовательных траекторий подготовки участников молодежных инженерных команд</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B756C3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAB22F1" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00C0398A" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Осуществить заполнение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0398A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рефлексии по итогам прохождения Образовательной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126874AF" w14:textId="77777777" w:rsidR="000275F0" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1391"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:t>Заключить с МЦПК соглашение об использовании прав на результаты интеллектуальной деятельности, полученные при решении Инженерной задачи, на условиях открытой лицензии (для обучающихся, осваивающих Образовательную программу в рамках реализации МЦПК мероприятия, направленного на обеспечение профессионального развития граждан в рамках построения гибких образовательных траекторий подготовки участников молодежных инженерных команд).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55BBC86B" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+        <w:t xml:space="preserve">Предоставить МЦПК </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0398A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>согласие на обработку персональных данных (сбор, запись, доступ, хранение, систематизацию, накопление, обработку, использование, уточнение (обновление, изменение), в том числе разрешенных субъектом персональных данных для распространения, извлечение, передачу (предоставление доступа без права трансграничной передачи, обезличивание, блокирование, удаление, уничтожение)), обеспечивающее исполнение условий настоящего Договора (в том числе, данные о Цифровом следе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C634AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk242862367"/>
+      <w:r w:rsidRPr="00C634AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>и видеозаписи процедур аттестации</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00C0398A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>), включая возможность, но не ограничиваясь ею, обработки персональных данных «Университет 2035</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk242862392"/>
+      <w:r w:rsidRPr="00C0398A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0398A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФИС ФРДО и его Партнерскими организациями, в соответствии с </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk242349161"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk242347198"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Федеральным законом от 27.07.2006 № 152-ФЗ </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk242345198"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>«О персональных данных»</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>и Политикой обработки персональных данных Исполнителя, размещенной на Сайте.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00281629">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00281629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласие на обработку персональных данных, разрешенных субъектом персональных данных для распространения, оформляется отдельным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>согласием</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00281629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии со ст. 10.1 Федерального закона от 27.07.2006 № 152-ФЗ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00281629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>«О персональных данных».</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="4C5129A0" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00034907" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1391"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00034907">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Заключить с МЦПК соглашени</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0633">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>е о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034907">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>б использовании прав на результаты интеллектуальной деятельности, полученные при решении Инженерной задачи, на условиях открытой лицензии</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B756C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (для обучающихся, осваивающих Образовательную программу в рамках реализации МЦПК мероприятия, направленного на обеспечение профессионального развития граждан в рамках построения гибких образовательных траекторий подготовки участников молодежных инженерных команд).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B6C6F9" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Своевременно предоставлять все необходимые сведения, в том числе дату рождения, номер СНИЛС, гражданство и пол, паспорт, диплом и т.д., извещать об изменении своих контактных и персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2004A264" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="5EFC3538" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1391"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Соблюдать требования правил внутреннего распорядка и иные локальные нормативные акты Исполнителя.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD690EB" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="0C927B5D" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1391"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Обучающийся заверяет Исполнителя, что для обучения по дополнительной профессиональной программе у него есть среднее профессиональное или высшее образование, или он получает такое образование.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E828938" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="6A936657" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1391"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Обучающийся обязуется предоставить следующие документы в электронном виде (фото или сканы) (если документы на иностранном языке, то они предоставляются с переводом на русский язык, заверенным нотариально, и апостилем) в период обучения по дополнительной программе:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D7214D" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="33CA035A" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="988"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>документ, подтверждающий смену фамилии, если такое изменение имело место;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08257FD6" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="67EF752D" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="997"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>документ о среднем профессиональном или высшем образовании, или справка из учебного заведения, подтверждающая получение Обучающимся высшего или среднего профессионального образования на момент зачисления на Программу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A5E7C5" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="686F253F" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Если Обучающийся не предоставляет Исполнителю </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">указанные документы, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">последний вправе отказать Обучающемуся в </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">выдаче </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>документа установленного образца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B93ECA" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5038,87 +6117,87 @@
         <w:t xml:space="preserve"> (в том числе, но не ограничиваясь перечисленным: информации и материалов, размещенных иными Пользователями сайта или партнерами и (или) клиентами Платформы, поисковых систем и любой иной информации, размещенной на сайте) Обучающийся (работодатель):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AABD81" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) понимает, принимает и соглашается с тем, что, используя информационные ресурсы Платформы, может увидеть материалы и информацию, которые являются оскорбительным, непристойными, недостойными или спорными. Обучающийся в таком случае самостоятельно </w:t>
+        <w:t>1) понимает, принимает и соглашается с тем, что, используя информационные ресурсы Платформы, может увидеть материалы и информацию, которые являются оскорбительным, непристойными, недостойными или спорными. Обучающийся в таком случае самостоятельно оценивает все риски, связанные с использованием таких материалов, включая оценку надежности, полноты, пристойности, оскорбительности, спорности, недостойности или полезности материалов и информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E34A38E" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) поскольку Платформа содержит ссылки на другие ресурсы, вебсайты (сайты третьих лиц) а также статьи, фотографии, иллюстрации, графические изображения, музыку, звуки, видео, информацию, приложения, программы и другой контент, принадлежащий или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>оценивает все риски, связанные с использованием таких материалов, включая оценку надежности, полноты, пристойности, оскорбительности, спорности, недостойности или полезности материалов и информации;</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">2) поскольку Платформа содержит ссылки на другие ресурсы, вебсайты (сайты третьих лиц) а также статьи, фотографии, иллюстрации, графические изображения, музыку, звуки, видео, информацию, приложения, программы и другой контент, принадлежащий или исходящий от третьих лиц и (или) Пользователей или партнеров, Обучающийся подтверждает и полностью соглашается с тем, что Исполнитель и Университет 2035 не несут ответственности за работоспособность таких сайтов или информационных систем (ресурсов), их содержание, рекламу, материалы, товары и услуги, доступные на подобных сайтах или ресурсах. При этом Исполнитель и Университет не несут ответственности и не имеют прямых или косвенных обязательств, связанных с любыми возможными или возникшими потерями, или убытками, с любым содержанием, товарами или услугами, доступными или полученными через такие сайты или информационные системы (ресурсы). </w:t>
+        <w:t xml:space="preserve">исходящий от третьих лиц и (или) Пользователей или партнеров, Обучающийся подтверждает и полностью соглашается с тем, что Исполнитель и Университет 2035 не несут ответственности за работоспособность таких сайтов или информационных систем (ресурсов), их содержание, рекламу, материалы, товары и услуги, доступные на подобных сайтах или ресурсах. При этом Исполнитель и Университет не несут ответственности и не имеют прямых или косвенных обязательств, связанных с любыми возможными или возникшими потерями, или убытками, с любым содержанием, товарами или услугами, доступными или полученными через такие сайты или информационные системы (ресурсы). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14734014" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>3.6. Обучающийся понимает и полностью соглашается не осуществлять следующие действия (не ограничиваясь, но в дополнение и в качестве неотъемлемой части согласия на обработку персональных данных):</w:t>
@@ -5324,77 +6403,87 @@
         <w:t xml:space="preserve">3.7. Все материалы, размещенные на Цифровой платформе, отражают исключительно мнение Пользователей, их опубликовавших. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBD3753" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
+        <w:t>3.8. Обучающийся уведомлен, что Исполнитель и/или Университет 2035 вправе по собственному усмотрению, с объяснением или без объяснения причин, с предварительным уведомлением или без такового, осуществлять следующие действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65003D7F" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) изменять (модернизировать) или удалять любые размещенные на Платформе Обучающимся информацию или материалы (включая личные сообщения), нарушающие запреты, установленные действующим законодательством или правилами, регулирующими </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>3.8. Обучающийся уведомлен, что Исполнитель и/или Университет 2035 вправе по собственному усмотрению, с объяснением или без объяснения причин, с предварительным уведомлением или без такового, осуществлять следующие действия:</w:t>
-[...24 lines deleted...]
-        <w:t>1) изменять (модернизировать) или удалять любые размещенные на Платформе Обучающимся информацию или материалы (включая личные сообщения), нарушающие запреты, установленные действующим законодательством или правилами, регулирующими использование сервисов Платформы;</w:t>
+        <w:t>использование сервисов Платформы;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554422E0" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>2) приостанавливать, ограничивать или прекращать доступ Обучающихся, ко всем или к любому из разделов или сервисов Платформы в любое время;</w:t>
@@ -5625,138 +6714,165 @@
     <w:p w14:paraId="7492447C" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.10. Ни при каких обстоятельствах Исполнитель и/или Университет не несет ответственности за любой косвенный, случайный, неумышленный ущерб, включая упущенную выгоду или потерянные данные, вред чести, достоинству и деловой репутации, вызванный использованием сервисов Платформы, их содержанием или информацией и пр., размещенной на сайте Платформы. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5A4894" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="2A5A4894" w14:textId="33FB1F3E" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>3.11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>Обучающийся вправе размещать в личном кабинете, на Платформе, на сайте Исполнителя, в других коммуникационных каналах Курса свои комментарии. При этом, размещая такие комментарии, Обучающийся по умолчанию предоставляет Исполнителю согласие на право использования таких комментариев в промо-материалах Исполнителя со ссылкой на автора и указанием его имени и фамилии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00200376" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="000275F0" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk242862430"/>
+      <w:r w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Использование комментариев и отзывов Обучающегося в маркетинговых и рекламных (промо) материалах Исполнителя допускается только при наличии отдельного добровольного согласия Обучающегося на распространение персональных данных (ст. 10.1 Федеральным законом от 27.07.2006 № 152-ФЗ «О персональных данных»).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649F0F3C" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1023"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="bookmark19"/>
+      <w:bookmarkStart w:id="22" w:name="bookmark19"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Финансовые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>условия</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="451856D9" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1186"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5878,51 +6994,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стоимость </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">образовательных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">услуг НДС не облагается в связи с освобождением Исполнителя от исполнения обязанностей налогоплательщика на основании подпункта 14 пункта 2 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
           </w:rPr>
           <w:t xml:space="preserve">статьи 149 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Налогового кодекса Российской Федерации. </w:t>
       </w:r>
     </w:p>
@@ -5933,114 +7049,114 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1186"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Увеличение стоимости </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">платных образовательных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>услуг после заключения Договора не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7579F3EA" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1023"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="bookmark21"/>
+      <w:bookmarkStart w:id="23" w:name="bookmark21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Интеллектуальная собственность</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="628F5BCE" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1270"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6345,59 +7461,71 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="995"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">не предоставлять свои </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">аутентификационные данные </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>аутентификационные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">для доступа в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">личный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -6435,51 +7563,73 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">В ходе обучения на Программе Обучающийся создает </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">материалы, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">являющиеся интеллектуальной собственностью Обучающегося: итоговая аттестационная работа (в текстовой, графической, аудиовизуальной форме), практические задания, а также </w:t>
+        <w:t>являющиеся интеллектуальной собственностью Обучающегося</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> итоговая аттестационная работа (в текстовой, графической, аудиовизуальной форме), практические задания, а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">иные материалы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">(далее </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -6762,64 +7912,64 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1023"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="bookmark23"/>
+      <w:bookmarkStart w:id="24" w:name="bookmark23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Срок действия договора. Порядок изменения и расторжения договора</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="125544C9" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1194"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7099,94 +8249,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">в любое время расторгнут досрочно в одностороннем порядке по инициативе Обучающегося путем направления Исполнителю заявления об отчислении. Заявление об отчислении направляется по адресу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">электронной почты, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">указанному в разделе 9 </w:t>
-[...10 lines deleted...]
-        <w:t>Оферты.</w:t>
+        <w:t>указанному в разделе 9 Оферты.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512A18E9" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1194"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Договор расторгается на основании приказа Исполнителя об отчислении Обучающегося из Организации. Права и обязанности Обучающегося по Договору прекращаются с </w:t>
+        <w:t xml:space="preserve">Договор расторгается на основании приказа Исполнителя об отчислении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Обучающегося из Организации. Права и обязанности Обучающегося по Договору прекращаются с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">даты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>его отчисления.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570A79EF" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -7275,64 +8425,64 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1023"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="bookmark25"/>
+      <w:bookmarkStart w:id="25" w:name="bookmark25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>Ответственность Сторон</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="34B3E321" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1194"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7596,76 +8746,76 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1023"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="bookmark27"/>
+      <w:bookmarkStart w:id="26" w:name="bookmark27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Заключительные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>положения</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="7749950E" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1191"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7754,65 +8904,65 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">направленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Сторонами исключительно с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>электронных адресов: Исполнителя - указанного в разделе 9 настоящего Договора; Обучающегося – с адреса электронной почты, указанного им при авторизации на сайте</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>https://bas.1t.ru/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a7"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> о</w:t>
       </w:r>
@@ -7907,301 +9057,453 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1186"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">В случае возникновения любых разногласий между Обучающимся и Исполнителем относительно исполнения каждой из сторон условий Договора, а также любых иных разногласий, такие разногласия должны быть урегулированы с применением обязательного досудебного претензионного порядка. Исполнитель обязуется направить Обучающемуся претензию в электронном виде на адрес электронной почты, указанный </w:t>
+        <w:t xml:space="preserve">В случае возникновения любых разногласий между Обучающимся и Исполнителем относительно исполнения каждой из сторон условий Договора, а также любых иных разногласий, такие разногласия должны быть урегулированы с применением обязательного досудебного претензионного порядка. Исполнитель обязуется направить Обучающемуся претензию в электронном виде на адрес электронной почты, указанный Обучающимся при авторизации на сайте. Обучающийся обязуется направить Исполнителю претензию в электронном виде на адрес электронной почты, указанный в Приложении к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Обучающимся при авторизации на сайте. Обучающийся обязуется направить Исполнителю претензию в электронном виде на адрес электронной почты, указанный в Приложении к настоящей Оферте,</w:t>
+        <w:t>настоящей Оферте,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>а также продублировать в претензию в письменном виде на адрес Исполнителя, указанный в разделе 9 Договора. Срок ответа на претензию - 10 (десять) рабочих дней со дня ее получения. При несоблюдении любой из сторон, всех перечисленных выше условий обязательный претензионный порядок не считается соблюденным.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A499C2E" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="309384A9" w14:textId="77777777" w:rsidR="000275F0" w:rsidRDefault="000275F0" w:rsidP="000275F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
-[...10 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Обучающийся </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">даёт </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">свое согласие Исполнителю на обнародование и дальнейшее использование изображения Обучающегося в фото-, видеоматериалах, равно как и зафиксированного в </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">независимых </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">друг от друга кадрах таких видеоматериалов, а также зафиксированного в </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">любых иных объектах </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">изображении в целях размещения такого изображения на </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">официальных </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">сайтах Исполнителя, в </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">информационных </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">материалах Исполнителя и </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">любых иных </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">целях, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">связанных </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">образовательным </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">процессом и не противоречащих действующему законодательству, в том числе для загрузки фотографии в </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84567">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">личный </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="34F97138" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:r w:rsidRPr="00B84567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>кабинет Обучающегося и участия в онлайн-занятиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_Hlk242862515"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>и прохождения контрольных мероприятий (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>прокторинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>). Обучающийся уведомлен и согласен с тем, что проведение видеофиксации/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>прокторинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00441B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется исключительно в целях визуального контроля соблюдения правил аттестации и не является обработкой биометрических персональных данных в смысле ч. 1 ст. 11 Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных», так как не использует специализированное программное обеспечение для автоматической биометрической идентификации личности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84567">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265516F8" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00B84567" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C634AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>Использование изображения Обучающегося (фото-, видеоматериалов) в публичных, рекламных и маркетинговых целях (в том числе публикация на официальных сайтах Исполнителя и в соцсетях) осуществляется исключительно на основании отдельного добровольного Согласия на распространение персональных данных и использование изображения (ст. 10.1 Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных», ст. 152.1 Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>ражданского кодекса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C634AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Российской Федерации), оформляемого Обучающимся путем проставления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C634AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>чекбокса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C634AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на Сайте или направления отдельного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p w14:paraId="52C9E0DD" w14:textId="494CC27D" w:rsidR="000275F0" w:rsidRPr="000275F0" w:rsidRDefault="00E65D46" w:rsidP="000275F0">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Настоящее согласие действует с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">даты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -8241,53 +9543,137 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">этот </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">период. Настоящее согласие может </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">быть </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:t>отозвано Обучающимся в любой момент путем направления письменного заявления по юридическому адресу Исполнителя, указанному в разделе 9 настоящей Оферты.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>отозвано Обучающимся в любой момент путем направления письменного заявления по юридическому адресу Исполнителя, указанному в разделе 9 настоящей Оферты</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_Hlk242862575"/>
+      <w:r w:rsidR="000275F0" w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> либо путем направления сканированной копии подписанного заявления на адрес электронной почты Исполнителя: </w:t>
+      </w:r>
+      <w:r w:rsidR="000275F0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>info</w:t>
+      </w:r>
+      <w:r w:rsidR="000275F0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000275F0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>rosnou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000275F0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000275F0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>ru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000275F0" w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C450DC" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="000275F0" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="851"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000275F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>Обработка персональных данных в целях исполнения настоящего Договора осуществляется в течение срока действия Договора и хранятся в течение сроков, установленных законодательством Российской Федерации об образовании и архивном деле. Порядок и условия отзыва согласия на обработку/распространение персональных данных определяются Политикой обработки персональных данных Исполнителя и действующим законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="60794962" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Неотъемлемой частью настоящей Оферты являются:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28011EDA" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
@@ -8344,149 +9730,172 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1063"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="bookmark29"/>
+      <w:bookmarkStart w:id="29" w:name="bookmark29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Реквизиты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Исполнителя</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="76E66836" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Автономная некоммерческая организация высшего образования </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0038CDC4" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
-        <w:t>«Российский новый университет» (АНО ВО «РосНОУ»)</w:t>
+        <w:t>«Российский новый университет» (АНО ВО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>РосНОУ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
+        </w:rPr>
+        <w:t>»)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3A8C48" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Юридический адрес: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472462D9" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
@@ -8590,80 +9999,84 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Адрес электронной почты: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>info</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>rosnou</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3BB59452" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>ОГРН 1157700015846</w:t>
       </w:r>
@@ -8925,52 +10338,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:t>Зернов Владимир Алексеевич</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04D7EC18" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00547FEC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
         <w:sectPr w:rsidR="00547FEC">
-          <w:footerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A890A5D" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00547FEC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="265F9416" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00547FEC">
       <w:pPr>
@@ -9111,51 +10524,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в рамках реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">федерального проекта «Кадры для беспилотных авиационных систем» при построении гибких образовательных траекторий посредством реализации дополнительных профессиональных программ и (или) программ профессионального обучения в соответствии с отраслевым заказом, потребностями компаний на подготовку кадров для разработки, производства и эксплуатации беспилотных авиационных систем  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41740ED3" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00547FEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C697C49" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="74876D80" w14:textId="77777777" w:rsidR="000275F0" w:rsidRPr="00046B0C" w:rsidRDefault="00E65D46" w:rsidP="000275F0">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Предоставление образовательных услуг Обучающемуся осуществляется в рамках реализации Мероприятия федерального проекта </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>«Кадры для беспилотных авиационных систем» на основании договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="ru-RU"/>
@@ -9163,51 +10576,78 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t>об участии организации, осуществляющей образовательную деятельность – межрегионального центра подготовки кадров в сфере БАС в реализации мероприятия, направленного на обеспечение профессионального развития граждан в рамках построения гибких образовательных траекторий посредством реализации дополнительных профессиональных программ и (или) программ профессионального обучения в соответствии с отраслевым заказом, потребностями компаний на подготовку кадров для разработки, производства и эксплуатации беспилотных авиационных систем</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:bidi="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">№ У-26/037 от 20.05.2026, заключенного с «Университетом 2035»  </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">по выбранной Обучающимся Программе из Программ, которые размещены по адресу https://rosnou.ru/dpo/bas/. </w:t>
+        <w:t xml:space="preserve">по выбранной Обучающимся Программе из Программ, которые размещены по адресу </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="000275F0" w:rsidRPr="00337CF1">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+          </w:rPr>
+          <w:t>https://rosnou.ru/dpo/bas/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000275F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Hlk242862654"/>
+      <w:r w:rsidR="000275F0">
+        <w:t xml:space="preserve">и/или в Личном кабинете по адресу </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="000275F0">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+          </w:rPr>
+          <w:t>https://lms.1t.ru/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidR="000275F0" w:rsidRPr="00046B0C">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D1C8E0" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Содержание, срок освоения, период и форма обучения определяются на странице каждой Программы. Предоставление образовательных услуг Обучающемуся осуществляется на условиях настоящей Оферты, путем полного и безоговорочного принятия условий Оферты и Приложений к Оферте.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C13F060" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pStyle w:val="a"/>
@@ -9231,533 +10671,494 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>- Дополнительная профессиональная программа повышения квалификации «Искусственный интеллект для анализа данных беспилотных авиационных систем при осуществлении контроля и надзора».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE9E6E6" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>-  Дополнительная профессиональная программа повышения квалификации «Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объектов» (г. Москва).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4BE563" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    <w:p w14:paraId="50ABED04" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pStyle w:val="af8"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- Дополнительная профессиональная программа повышения квалификации «Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объектов» (Новосибирская область).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50ABED04" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+        <w:t xml:space="preserve">- Дополнительная профессиональная программа повышения квалификации «Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объектов» (Томская область). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB09B6D" w14:textId="602600A1" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- Дополнительная профессиональная программа повышения квалификации «Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объектов» (Красноярский край).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254DF981" w14:textId="2C56F7D1" w:rsidR="000275F0" w:rsidRPr="00826453" w:rsidRDefault="000275F0" w:rsidP="000275F0">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00826453">
+        <w:t xml:space="preserve">Дополнительная профессиональная программа повышения квалификации </w:t>
+      </w:r>
+      <w:r>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275F0">
+        <w:t>Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объекто</w:t>
+      </w:r>
+      <w:r w:rsidR="00B347F6">
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:t>» (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833556">
+        <w:t>Алтайский край</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B347F6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084790CC" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обучающийся подтверждает, что ознакомлен и согласен с тем, что образовательные услуги по Программе оказываются на специальных условиях, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">предусмотренных федеральным проектом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Кадры для беспилотных авиационных систем», </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>который реализуется Исполнителем совместно с Университетом 2035.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8AA0AD" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оплата обучения по Программе, выбранной Обучающимся, происходит в рамках реализации проекта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ероприятия: «Обеспечено профессиональное развитие граждан в рамках построения гибких образовательных траекторий посредством реализации дополнительных профессиональных программ и (или) программ профессионального обучения в соответствии с отраслевым заказом, потребностями компаний на подготовку кадров для разработки, производства и эксплуатации беспилотных авиационных систем, а также профессорско-преподавательского состава образовательных организаций»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> федерального проекта «Кадры для беспилотных авиационных систем». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D42DA06" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Стоимость образовательной услуги, предусмотренной настоящими Особыми условиями Оферты (Приложение №1) составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B2F576" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– по дополнительной профессиональной программе повышения квалификации Искусственный интеллект для анализа данных беспилотных авиационных систем при осуществлении контроля и надзора» 99 936 (Девяносто девять тысяч девятьсот тридцать шесть) рублей, для обучающегося </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обучение бесплатное, 100% стоимости оплачивает государство; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047FB58B" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- по дополнительной профессиональной программе повышения квалификации «Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объектов» (г. Москва) 88 000 (Восемьдесят восемь тысяч) рублей, для обучающегося обучение бесплатное, 100% стоимости оплачивает государство; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C954706" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pStyle w:val="af8"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Дополнительная профессиональная программа повышения квалификации «Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объектов» (Томская область). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EB09B6D" w14:textId="2DD37D8D" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+        <w:t xml:space="preserve">- по дополнительной профессиональной программе повышения квалификации «Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объектов» (Томская область) 88 000 (Восемьдесят восемь тысяч) рублей, для обучающегося обучение бесплатное, 100% стоимости оплачивает государство. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D29AC2" w14:textId="5EF84B17" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:pStyle w:val="af8"/>
-        <w:ind w:firstLine="567"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Hlk242865643"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- Дополнительная профессиональная программа повышения квалификации «Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объектов» (Красноярский край).</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">Обучающийся подтверждает, что ознакомлен и согласен с тем, что образовательные услуги по Программе оказываются на специальных условиях, предусмотренных федеральным проектом </w:t>
+        <w:t>- по дополнительной профессиональной программе повышения квалификации «Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объектов» (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">«Кадры для беспилотных авиационных систем», </w:t>
+        </w:rPr>
+        <w:t>Красноярский край</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>который реализуется Исполнителем совместно с Университетом 2035.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>) 88 000 (Восемьдесят восемь тысяч) рублей, для обучающегося обучение бесплатное, 100% стоимости оплачивает государство</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76659260" w14:textId="2FD2C0C7" w:rsidR="000275F0" w:rsidRDefault="000275F0">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- по дополнительной профессиональной программе повышения квалификации «</w:t>
+      </w:r>
+      <w:r w:rsidR="00B347F6" w:rsidRPr="00B347F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Оператор беспилотных авиационных систем для мониторинга, контроля и инспекции объекто</w:t>
+      </w:r>
+      <w:r w:rsidR="00B347F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B347F6" w:rsidRPr="00B347F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="ru-RU"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Алтайский край</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...228 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) 88 000 (Восемьдесят восемь тысяч) рублей, для обучающегося обучение бесплатное, 100% стоимости оплачивает государство</w:t>
-      </w:r>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">ская область) 88 000 (Восемьдесят восемь тысяч) рублей, для обучающегося обучение бесплатное, 100% стоимости оплачивает государство. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B87B554" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">В случае возникновения любых разногласий между Обучающимся и Исполнителем относительно исполнения Оферты и ее Особых условий (Приложения №1) Обучающийся направляет Исполнителю претензию в электронном виде на адрес электронной почты </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>bas@rosnou.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9848,53 +11249,53 @@
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B1EC1D" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00547FEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CBBEA08" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00547FEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00547FEC">
+        <w:sectPr w:rsidR="00547FEC" w:rsidSect="00B347F6">
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="700DF20C" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение №2 </w:t>
       </w:r>
@@ -10115,226 +11516,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://rosnou.ru/dpo/bas/.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C373898" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Содержание, срок освоения, период и форма обучения определяются на странице Программы. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D82E0EE" w14:textId="1C50F480" w:rsidR="00547FEC" w:rsidRDefault="008C6AFD">
+    <w:p w14:paraId="5D82E0EE" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00547FEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...164 lines deleted...]
-    <w:p w14:paraId="00FBEFC5" w14:textId="28A20FE1" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
+    </w:p>
+    <w:p w14:paraId="00FBEFC5" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Предоставление образовательных услуг Обучающемуся осуществляется на условиях настоящей Оферты, путем полного и безоговорочного принятия условий Оферты и Приложений к ней.</w:t>
@@ -10442,63 +11679,62 @@
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DEEAA6B" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">В случае возникновения любых разногласий относительно исполнения Оферты и ее Особых условий (Приложения №2) Участник Молодежной инженерной команды направляет Исполнителю претензию в электронном виде на адрес электронной почты </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>bas@rosnou.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a7"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10576,141 +11812,159 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA" w:bidi="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ректор Зернов Владимир Алексеевич</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00547FEC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="568" w:bottom="1134" w:left="1560" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="013D6FF5" w14:textId="77777777" w:rsidR="003579DA" w:rsidRDefault="003579DA">
+    <w:p w14:paraId="41D25FF8" w14:textId="77777777" w:rsidR="00DB4676" w:rsidRDefault="00DB4676">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76C46BF1" w14:textId="77777777" w:rsidR="003579DA" w:rsidRDefault="003579DA">
+    <w:p w14:paraId="47067D0A" w14:textId="77777777" w:rsidR="00DB4676" w:rsidRDefault="00DB4676">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000AF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="135619954"/>
       <w:docPartObj>
         <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0D9FEBE5" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00E65D46">
         <w:pPr>
           <w:pStyle w:val="af2"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -10754,52 +12008,52 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B295847" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00547FEC">
     <w:pPr>
       <w:pStyle w:val="af2"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
         <w:tab w:val="center" w:pos="4242"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="30A9FC"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="21AF2DC2" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="003579DA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="21AF2DC2" w14:textId="77777777" w:rsidR="00547FEC" w:rsidRDefault="00DB4676">
     <w:pPr>
       <w:pStyle w:val="af2"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4677"/>
         <w:tab w:val="center" w:pos="4242"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
         </w:rPr>
         <w:id w:val="-412007375"/>
         <w:docPartObj>
           <w:docPartGallery w:val="AutoText"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -10827,76 +12081,76 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00FF25F7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00E65D46">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63BB801B" w14:textId="77777777" w:rsidR="003579DA" w:rsidRDefault="003579DA">
+    <w:p w14:paraId="6E69C43A" w14:textId="77777777" w:rsidR="00DB4676" w:rsidRDefault="00DB4676">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E715DCE" w14:textId="77777777" w:rsidR="003579DA" w:rsidRDefault="003579DA">
+    <w:p w14:paraId="2890F322" w14:textId="77777777" w:rsidR="00DB4676" w:rsidRDefault="00DB4676">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C3E3CF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C3E3CF3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -11377,50 +12631,163 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40E01D21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="749E6556"/>
+    <w:lvl w:ilvl="0" w:tplc="9E464D5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="─"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45DB36FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45DB36FD"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
@@ -11467,51 +12834,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D8661CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D8661CF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numbering1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -11530,51 +12897,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A721A05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A721A05"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
@@ -11637,51 +13004,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B137D44"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B137D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
@@ -11726,51 +13093,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D356C06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D356C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2268" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -11815,51 +13182,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F880B3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F880B3D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:lang w:val="ru-RU" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
@@ -11884,51 +13251,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EF72D6A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7EF72D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
@@ -11954,174 +13321,178 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0" w:tentative="1">
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numbering1"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1" w:tentative="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000529AE"/>
     <w:rsid w:val="00000E11"/>
     <w:rsid w:val="00003128"/>
     <w:rsid w:val="00006523"/>
     <w:rsid w:val="00016CE6"/>
     <w:rsid w:val="000213D0"/>
     <w:rsid w:val="00021E48"/>
     <w:rsid w:val="00024C94"/>
     <w:rsid w:val="00025B3D"/>
     <w:rsid w:val="00026954"/>
+    <w:rsid w:val="000275F0"/>
     <w:rsid w:val="00031B56"/>
     <w:rsid w:val="00034907"/>
     <w:rsid w:val="00042C3C"/>
     <w:rsid w:val="00042DFB"/>
     <w:rsid w:val="00047B7C"/>
     <w:rsid w:val="000500A2"/>
     <w:rsid w:val="00050369"/>
     <w:rsid w:val="000529AE"/>
     <w:rsid w:val="00063DF1"/>
     <w:rsid w:val="00075FD2"/>
     <w:rsid w:val="00076BCC"/>
     <w:rsid w:val="00077834"/>
+    <w:rsid w:val="00083EE1"/>
     <w:rsid w:val="00091CC5"/>
     <w:rsid w:val="0009380A"/>
     <w:rsid w:val="00095DAF"/>
     <w:rsid w:val="00096486"/>
     <w:rsid w:val="000A0D86"/>
     <w:rsid w:val="000A2393"/>
     <w:rsid w:val="000B13CE"/>
     <w:rsid w:val="000B36D4"/>
     <w:rsid w:val="000B5F12"/>
     <w:rsid w:val="000C67A7"/>
     <w:rsid w:val="000D0055"/>
     <w:rsid w:val="000D5BC6"/>
-    <w:rsid w:val="000D6735"/>
     <w:rsid w:val="000D6BFA"/>
     <w:rsid w:val="000D7B51"/>
     <w:rsid w:val="000E3DC2"/>
     <w:rsid w:val="000E5397"/>
     <w:rsid w:val="000F0B97"/>
     <w:rsid w:val="000F47FF"/>
     <w:rsid w:val="000F60E1"/>
     <w:rsid w:val="000F7026"/>
     <w:rsid w:val="00101907"/>
     <w:rsid w:val="001037E6"/>
     <w:rsid w:val="001048FD"/>
     <w:rsid w:val="001105AE"/>
     <w:rsid w:val="00112286"/>
     <w:rsid w:val="00115877"/>
     <w:rsid w:val="00121C34"/>
     <w:rsid w:val="001242BC"/>
     <w:rsid w:val="001362F6"/>
     <w:rsid w:val="001378F4"/>
     <w:rsid w:val="00140243"/>
     <w:rsid w:val="00142FA9"/>
     <w:rsid w:val="00144882"/>
     <w:rsid w:val="00146B3C"/>
     <w:rsid w:val="00150E7D"/>
     <w:rsid w:val="00171EB9"/>
     <w:rsid w:val="00176FA5"/>
@@ -12179,51 +13550,50 @@
     <w:rsid w:val="002C57C9"/>
     <w:rsid w:val="002C626E"/>
     <w:rsid w:val="002D0C2C"/>
     <w:rsid w:val="002D55EE"/>
     <w:rsid w:val="002E17C5"/>
     <w:rsid w:val="002E25C2"/>
     <w:rsid w:val="002E4779"/>
     <w:rsid w:val="002E54CB"/>
     <w:rsid w:val="002F42D2"/>
     <w:rsid w:val="002F52C5"/>
     <w:rsid w:val="0030143B"/>
     <w:rsid w:val="00306A18"/>
     <w:rsid w:val="00315332"/>
     <w:rsid w:val="003154D3"/>
     <w:rsid w:val="003177C9"/>
     <w:rsid w:val="00317A9A"/>
     <w:rsid w:val="00324FA5"/>
     <w:rsid w:val="00326666"/>
     <w:rsid w:val="00327C6C"/>
     <w:rsid w:val="003332A0"/>
     <w:rsid w:val="0033514C"/>
     <w:rsid w:val="00340E7A"/>
     <w:rsid w:val="00350E29"/>
     <w:rsid w:val="0035551E"/>
     <w:rsid w:val="00357897"/>
-    <w:rsid w:val="003579DA"/>
     <w:rsid w:val="0037066D"/>
     <w:rsid w:val="00373FFF"/>
     <w:rsid w:val="00380C0E"/>
     <w:rsid w:val="00380D50"/>
     <w:rsid w:val="003818DC"/>
     <w:rsid w:val="0038216D"/>
     <w:rsid w:val="00382FFE"/>
     <w:rsid w:val="0039012B"/>
     <w:rsid w:val="00390D35"/>
     <w:rsid w:val="00392BC1"/>
     <w:rsid w:val="00392F5A"/>
     <w:rsid w:val="003947A6"/>
     <w:rsid w:val="003952F5"/>
     <w:rsid w:val="003A01D0"/>
     <w:rsid w:val="003A1651"/>
     <w:rsid w:val="003A49BD"/>
     <w:rsid w:val="003A61EE"/>
     <w:rsid w:val="003B4346"/>
     <w:rsid w:val="003B6D7C"/>
     <w:rsid w:val="003C000C"/>
     <w:rsid w:val="003C19C3"/>
     <w:rsid w:val="003C36BD"/>
     <w:rsid w:val="003D6E0B"/>
     <w:rsid w:val="003E21C6"/>
     <w:rsid w:val="003E2284"/>
@@ -12424,51 +13794,50 @@
     <w:rsid w:val="008169DB"/>
     <w:rsid w:val="00822775"/>
     <w:rsid w:val="008238BA"/>
     <w:rsid w:val="0082655D"/>
     <w:rsid w:val="00827DBB"/>
     <w:rsid w:val="00827F6B"/>
     <w:rsid w:val="00830760"/>
     <w:rsid w:val="0084442C"/>
     <w:rsid w:val="00851CA9"/>
     <w:rsid w:val="00854AF8"/>
     <w:rsid w:val="00854E75"/>
     <w:rsid w:val="00860671"/>
     <w:rsid w:val="00872273"/>
     <w:rsid w:val="00875EBD"/>
     <w:rsid w:val="00887121"/>
     <w:rsid w:val="00890161"/>
     <w:rsid w:val="00890DE7"/>
     <w:rsid w:val="008920B8"/>
     <w:rsid w:val="00897190"/>
     <w:rsid w:val="008A145F"/>
     <w:rsid w:val="008A2F64"/>
     <w:rsid w:val="008B564D"/>
     <w:rsid w:val="008C2C82"/>
     <w:rsid w:val="008C3A83"/>
     <w:rsid w:val="008C488C"/>
-    <w:rsid w:val="008C6AFD"/>
     <w:rsid w:val="008D28BB"/>
     <w:rsid w:val="008D501A"/>
     <w:rsid w:val="008D5172"/>
     <w:rsid w:val="008D591F"/>
     <w:rsid w:val="008E07A7"/>
     <w:rsid w:val="008E291B"/>
     <w:rsid w:val="008E62AA"/>
     <w:rsid w:val="008F058B"/>
     <w:rsid w:val="008F1CDA"/>
     <w:rsid w:val="008F6684"/>
     <w:rsid w:val="008F7DEC"/>
     <w:rsid w:val="008F7F4F"/>
     <w:rsid w:val="00911F7C"/>
     <w:rsid w:val="0091354E"/>
     <w:rsid w:val="00915156"/>
     <w:rsid w:val="0091658D"/>
     <w:rsid w:val="00917F46"/>
     <w:rsid w:val="00922E7D"/>
     <w:rsid w:val="009243C5"/>
     <w:rsid w:val="009275EB"/>
     <w:rsid w:val="00934335"/>
     <w:rsid w:val="00940834"/>
     <w:rsid w:val="00943B55"/>
     <w:rsid w:val="0095197C"/>
     <w:rsid w:val="00952EE7"/>
@@ -12532,50 +13901,51 @@
     <w:rsid w:val="00AB719A"/>
     <w:rsid w:val="00AC5D2E"/>
     <w:rsid w:val="00AC62B0"/>
     <w:rsid w:val="00AC741B"/>
     <w:rsid w:val="00AD3C15"/>
     <w:rsid w:val="00AD5FB9"/>
     <w:rsid w:val="00AE0C76"/>
     <w:rsid w:val="00AE39D4"/>
     <w:rsid w:val="00AE4660"/>
     <w:rsid w:val="00AE63AF"/>
     <w:rsid w:val="00AE6565"/>
     <w:rsid w:val="00AF4784"/>
     <w:rsid w:val="00AF603B"/>
     <w:rsid w:val="00AF7DA6"/>
     <w:rsid w:val="00B00812"/>
     <w:rsid w:val="00B02824"/>
     <w:rsid w:val="00B047F3"/>
     <w:rsid w:val="00B11F6F"/>
     <w:rsid w:val="00B1365B"/>
     <w:rsid w:val="00B13D5E"/>
     <w:rsid w:val="00B21492"/>
     <w:rsid w:val="00B2204E"/>
     <w:rsid w:val="00B25F49"/>
     <w:rsid w:val="00B30F03"/>
     <w:rsid w:val="00B33E2C"/>
+    <w:rsid w:val="00B347F6"/>
     <w:rsid w:val="00B44BD3"/>
     <w:rsid w:val="00B4524A"/>
     <w:rsid w:val="00B46260"/>
     <w:rsid w:val="00B47C45"/>
     <w:rsid w:val="00B52391"/>
     <w:rsid w:val="00B718A6"/>
     <w:rsid w:val="00B756C3"/>
     <w:rsid w:val="00B82601"/>
     <w:rsid w:val="00B84567"/>
     <w:rsid w:val="00B964E9"/>
     <w:rsid w:val="00BA2A72"/>
     <w:rsid w:val="00BB0A12"/>
     <w:rsid w:val="00BB1192"/>
     <w:rsid w:val="00BD0994"/>
     <w:rsid w:val="00BD279D"/>
     <w:rsid w:val="00BD5BFB"/>
     <w:rsid w:val="00BE069F"/>
     <w:rsid w:val="00BE5EAE"/>
     <w:rsid w:val="00BE6DBD"/>
     <w:rsid w:val="00BE78F7"/>
     <w:rsid w:val="00BF1318"/>
     <w:rsid w:val="00BF4EED"/>
     <w:rsid w:val="00BF50C1"/>
     <w:rsid w:val="00BF576C"/>
     <w:rsid w:val="00C02910"/>
@@ -12583,95 +13953,99 @@
     <w:rsid w:val="00C14678"/>
     <w:rsid w:val="00C167EA"/>
     <w:rsid w:val="00C20193"/>
     <w:rsid w:val="00C21284"/>
     <w:rsid w:val="00C265F8"/>
     <w:rsid w:val="00C300C5"/>
     <w:rsid w:val="00C323C4"/>
     <w:rsid w:val="00C330F8"/>
     <w:rsid w:val="00C37D8A"/>
     <w:rsid w:val="00C4059D"/>
     <w:rsid w:val="00C42674"/>
     <w:rsid w:val="00C42684"/>
     <w:rsid w:val="00C525C5"/>
     <w:rsid w:val="00C53ADB"/>
     <w:rsid w:val="00C53E6D"/>
     <w:rsid w:val="00C550B2"/>
     <w:rsid w:val="00C574C3"/>
     <w:rsid w:val="00C57642"/>
     <w:rsid w:val="00C63EBA"/>
     <w:rsid w:val="00C65367"/>
     <w:rsid w:val="00C70D8F"/>
     <w:rsid w:val="00C76328"/>
     <w:rsid w:val="00C82D23"/>
     <w:rsid w:val="00C851C5"/>
     <w:rsid w:val="00C861C2"/>
+    <w:rsid w:val="00C90796"/>
     <w:rsid w:val="00C948BF"/>
     <w:rsid w:val="00CB6B87"/>
     <w:rsid w:val="00CD0633"/>
     <w:rsid w:val="00CD1F12"/>
     <w:rsid w:val="00CD27DE"/>
     <w:rsid w:val="00CD3A15"/>
     <w:rsid w:val="00CD4809"/>
     <w:rsid w:val="00CD49A7"/>
     <w:rsid w:val="00CD6D67"/>
     <w:rsid w:val="00CD744D"/>
+    <w:rsid w:val="00CE0B2C"/>
     <w:rsid w:val="00CE2527"/>
     <w:rsid w:val="00CE3539"/>
     <w:rsid w:val="00CE6D74"/>
     <w:rsid w:val="00CF2D8F"/>
     <w:rsid w:val="00CF32B8"/>
     <w:rsid w:val="00CF47DC"/>
     <w:rsid w:val="00CF65FF"/>
     <w:rsid w:val="00CF6D9B"/>
     <w:rsid w:val="00D03474"/>
     <w:rsid w:val="00D16D7F"/>
     <w:rsid w:val="00D20949"/>
     <w:rsid w:val="00D21102"/>
     <w:rsid w:val="00D22308"/>
     <w:rsid w:val="00D26FE7"/>
     <w:rsid w:val="00D30859"/>
     <w:rsid w:val="00D34031"/>
+    <w:rsid w:val="00D3643A"/>
     <w:rsid w:val="00D4678F"/>
     <w:rsid w:val="00D46ECD"/>
     <w:rsid w:val="00D47528"/>
     <w:rsid w:val="00D50F47"/>
     <w:rsid w:val="00D5665E"/>
     <w:rsid w:val="00D64D5C"/>
     <w:rsid w:val="00D73FCB"/>
     <w:rsid w:val="00D75FFF"/>
     <w:rsid w:val="00D83164"/>
     <w:rsid w:val="00D84076"/>
     <w:rsid w:val="00D9060E"/>
     <w:rsid w:val="00D917CC"/>
     <w:rsid w:val="00D945BF"/>
     <w:rsid w:val="00D96B1C"/>
     <w:rsid w:val="00DA1D8A"/>
     <w:rsid w:val="00DA3076"/>
     <w:rsid w:val="00DA30A9"/>
     <w:rsid w:val="00DA3B47"/>
     <w:rsid w:val="00DA762E"/>
+    <w:rsid w:val="00DB4676"/>
     <w:rsid w:val="00DC4FA3"/>
     <w:rsid w:val="00DC6547"/>
     <w:rsid w:val="00DC7F4D"/>
     <w:rsid w:val="00DD0016"/>
     <w:rsid w:val="00DD322D"/>
     <w:rsid w:val="00DE4C84"/>
     <w:rsid w:val="00DE5A56"/>
     <w:rsid w:val="00DE5CCA"/>
     <w:rsid w:val="00DE7F22"/>
     <w:rsid w:val="00DF06DA"/>
     <w:rsid w:val="00DF225D"/>
     <w:rsid w:val="00DF4526"/>
     <w:rsid w:val="00DF5E2B"/>
     <w:rsid w:val="00DF626C"/>
     <w:rsid w:val="00DF6DD3"/>
     <w:rsid w:val="00E015C8"/>
     <w:rsid w:val="00E13B32"/>
     <w:rsid w:val="00E170A6"/>
     <w:rsid w:val="00E24AA2"/>
     <w:rsid w:val="00E25E05"/>
     <w:rsid w:val="00E27367"/>
     <w:rsid w:val="00E31AE5"/>
     <w:rsid w:val="00E368D7"/>
     <w:rsid w:val="00E42458"/>
     <w:rsid w:val="00E50D08"/>
@@ -12697,122 +14071,124 @@
     <w:rsid w:val="00ED095D"/>
     <w:rsid w:val="00ED15D6"/>
     <w:rsid w:val="00EE1521"/>
     <w:rsid w:val="00EE5DE4"/>
     <w:rsid w:val="00EE625B"/>
     <w:rsid w:val="00EE7DD4"/>
     <w:rsid w:val="00EF56D5"/>
     <w:rsid w:val="00EF6E3C"/>
     <w:rsid w:val="00F00999"/>
     <w:rsid w:val="00F01A97"/>
     <w:rsid w:val="00F03838"/>
     <w:rsid w:val="00F0517B"/>
     <w:rsid w:val="00F078F7"/>
     <w:rsid w:val="00F112BE"/>
     <w:rsid w:val="00F16F32"/>
     <w:rsid w:val="00F2021F"/>
     <w:rsid w:val="00F2053F"/>
     <w:rsid w:val="00F20871"/>
     <w:rsid w:val="00F21B38"/>
     <w:rsid w:val="00F326D9"/>
     <w:rsid w:val="00F33784"/>
     <w:rsid w:val="00F405CD"/>
     <w:rsid w:val="00F456C0"/>
     <w:rsid w:val="00F45DAE"/>
     <w:rsid w:val="00F46A90"/>
+    <w:rsid w:val="00F53A18"/>
     <w:rsid w:val="00F64A87"/>
     <w:rsid w:val="00F65213"/>
     <w:rsid w:val="00F71B24"/>
     <w:rsid w:val="00F72070"/>
     <w:rsid w:val="00F75206"/>
     <w:rsid w:val="00F807B0"/>
     <w:rsid w:val="00F85303"/>
     <w:rsid w:val="00F867B0"/>
     <w:rsid w:val="00F91752"/>
     <w:rsid w:val="00FA07A4"/>
     <w:rsid w:val="00FA1D21"/>
     <w:rsid w:val="00FA2F6F"/>
     <w:rsid w:val="00FA4D0C"/>
     <w:rsid w:val="00FB5E74"/>
     <w:rsid w:val="00FB6D18"/>
     <w:rsid w:val="00FB70DD"/>
     <w:rsid w:val="00FB7E6C"/>
     <w:rsid w:val="00FC1920"/>
     <w:rsid w:val="00FC24A4"/>
     <w:rsid w:val="00FD2185"/>
     <w:rsid w:val="00FD2E8A"/>
     <w:rsid w:val="00FD4F11"/>
+    <w:rsid w:val="00FD539A"/>
     <w:rsid w:val="00FD5FC8"/>
     <w:rsid w:val="00FE0B3B"/>
     <w:rsid w:val="00FE122C"/>
     <w:rsid w:val="00FE5A5C"/>
     <w:rsid w:val="00FF0296"/>
     <w:rsid w:val="00FF0CA9"/>
     <w:rsid w:val="00FF25F7"/>
     <w:rsid w:val="00FF4AB9"/>
     <w:rsid w:val="0B9E40D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1B5D9C78"/>
   <w15:docId w15:val="{3C1D0819-1810-4927-AABC-3D34317D833E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13142,51 +14518,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -13361,50 +14736,51 @@
       <w:ind w:firstLine="680"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af1">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af3">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="af2"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="AC List 01,Нумерованный список оглавления,название,Маркер,Bullet List,FooterText,numbered,Paragraphe de liste1,lp1,SL_Абзац списка,f_Абзац 1,Bullet Number,Нумерованый список,ПАРАГРАФ,Абзац списка4,Цветной список - Акцент 11,Абзац списка6"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="Текст примечания Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans" w:eastAsia="Calibri" w:hAnsi="Gill Sans" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
@@ -13518,50 +14894,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="Рецензия1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="3">
     <w:name w:val="Неразрешенное упоминание3"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="Абзац списка Знак"/>
+    <w:aliases w:val="AC List 01 Знак,Нумерованный список оглавления Знак,название Знак,Маркер Знак,Bullet List Знак,FooterText Знак,numbered Знак,Paragraphe de liste1 Знак,lp1 Знак,SL_Абзац списка Знак,f_Абзац 1 Знак,Bullet Number Знак,ПАРАГРАФ Знак"/>
     <w:link w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af5">
     <w:name w:val="Подзаголовок Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="af4"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="4">
     <w:name w:val="Неразрешенное упоминание4"/>
     <w:basedOn w:val="a1"/>
@@ -13636,143 +15013,74 @@
     <w:name w:val="Default"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="6">
     <w:name w:val="Неразрешенное упоминание6"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="af9">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000275F0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...82 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20https://data.1t.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bas.1t.ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bas@rosnou.ru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20https://data.1t.ru/%20" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nalog-nalog.ru/nds/lgoty_po_nds/st_149_nk_rf_voprosy_i_otvety/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bas@rosnou.ru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosnou.ru/dpo/bas/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bas.1t.ru/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bas@rosnou.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20https://data.1t.ru/%20" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lms.1t.ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosnou.ru/dpo/bas/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nalog-nalog.ru/nds/lgoty_po_nds/st_149_nk_rf_voprosy_i_otvety/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lms.1t.ru/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bas@rosnou.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosnou.ru/dpo/bas/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13996,87 +15304,87 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5951D55-2BB1-4B77-8E8E-0C2FC976DE60}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C94EBFF-80FA-473E-8E37-3D09C3081A6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>47276</Characters>
+  <Pages>1</Pages>
+  <Words>8984</Words>
+  <Characters>51211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>393</Lines>
-  <Paragraphs>110</Paragraphs>
+  <Lines>426</Lines>
+  <Paragraphs>120</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CtrlSoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>55460</CharactersWithSpaces>
+  <CharactersWithSpaces>60075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Art</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiNzJiODFjMDczMjA1MzYyMzUyZGY3YmQ0NWM4ODI1NDMifQ==</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.1.0.26880</vt:lpwstr>
   </property>