--- v0 (2026-04-29)
+++ v1 (2026-09-24)
@@ -103,71 +103,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00197470" w:rsidRPr="000A66D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">к приказу от </w:t>
       </w:r>
       <w:r w:rsidR="00542CDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>27.02.2026 № 9</w:t>
-[...19 lines deleted...]
-        <w:t>-о</w:t>
+        <w:t>27.02.2026 № 93-о</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B930C26" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="00197470">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A23B06F" w14:textId="77777777" w:rsidR="00C90689" w:rsidRPr="000A66D1" w:rsidRDefault="00C90689" w:rsidP="00C90689">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -2768,72 +2748,87 @@
     </w:p>
     <w:p w14:paraId="15853151" w14:textId="77777777" w:rsidR="00A17FC0" w:rsidRDefault="00A17FC0" w:rsidP="00AC3B7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="701DBF88" w14:textId="77777777" w:rsidR="00A17FC0" w:rsidRDefault="00A17FC0" w:rsidP="00AC3B7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="023E2703" w14:textId="31C1BA88" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00075BF6" w:rsidP="00AC3B7A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="26BD4006" w14:textId="7DDC1B90" w:rsidR="00F94F73" w:rsidRPr="00F94F73" w:rsidRDefault="00F94F73" w:rsidP="00F94F73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A66D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00F94F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">                            </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD36C0" w:rsidRPr="000A66D1">
+        <w:t>с 11.09.2026, в соответствии с Приказом ректора от 11.09.2026, № 474-о, признан утратившим силу в части приложения №2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023E2703" w14:textId="6144C819" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0" w:rsidP="00AC3B7A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A66D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r w:rsidR="009F198D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D44C59" w14:textId="77777777" w:rsidR="00542CDB" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0" w:rsidP="00542CDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
@@ -3913,57 +3908,57 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4598"/>
         <w:gridCol w:w="4926"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00983BE6" w:rsidRPr="000A66D1" w14:paraId="6B484942" w14:textId="77777777" w:rsidTr="00CD36C0">
+      <w:tr w:rsidR="00983BE6" w:rsidRPr="000A66D1" w14:paraId="6B484942" w14:textId="77777777" w:rsidTr="00F94F73">
         <w:trPr>
           <w:trHeight w:val="2298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4644" w:type="dxa"/>
+            <w:tcW w:w="4598" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0066632B" w14:textId="77777777" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A66D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Исполнитель</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72F7283C" w14:textId="77777777" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
@@ -4188,61 +4183,50 @@
           </w:p>
           <w:p w14:paraId="2ED97AEA" w14:textId="77777777" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A66D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="684D31D5" w14:textId="77777777" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="747D9583" w14:textId="77777777" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A66D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Заказчик</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10DDBA54" w14:textId="77777777" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4525,60 +4509,98 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="000A66D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                       </w:t>
             </w:r>
             <w:r w:rsidRPr="000A66D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A8E97F5" w14:textId="20776107" w:rsidR="007E36D2" w:rsidRDefault="007E36D2">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="3E8FF86F" w14:textId="77777777" w:rsidR="00F94F73" w:rsidRPr="00F94F73" w:rsidRDefault="00F94F73" w:rsidP="00F94F73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с 11.09.2026, в соответствии с Приказом ректора от 11.09.2026, № 474-о, признан утратившим силу в части приложения №2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8E97F5" w14:textId="4807CD46" w:rsidR="007E36D2" w:rsidRPr="00F94F73" w:rsidRDefault="00F94F73" w:rsidP="00F94F73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>с 11.09.2026, в соответствии с Приказом ректора от 11.09.2026, № 474-о, признан утратившим силу в части приложения №2</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4F2F5027" w14:textId="23D75C76" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0" w:rsidP="00CD36C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A66D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Обучающийся </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:anchor="Par217" w:history="1">
         <w:r w:rsidRPr="000A66D1">
           <w:rPr>
             <w:rStyle w:val="af2"/>
             <w:i/>
             <w:color w:val="auto"/>
@@ -4997,71 +5019,106 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A66D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>&lt;3&gt; Заполняется в отношении лица, зачисляемого на обучение, которое не является Заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1F5560" w14:textId="77777777" w:rsidR="00CD36C0" w:rsidRPr="000A66D1" w:rsidRDefault="00CD36C0" w:rsidP="00CD36C0">
+    <w:p w14:paraId="2C1F5560" w14:textId="6E5AC33B" w:rsidR="00CD36C0" w:rsidRDefault="00CD36C0" w:rsidP="00CD36C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A66D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>&lt;4&gt; Заполняется в случае, если Обучающийся является стороной Договора.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4F840B13" w14:textId="77777777" w:rsidR="00F94F73" w:rsidRPr="00F94F73" w:rsidRDefault="00F94F73" w:rsidP="00F94F73">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с 11.09.2026, в соответствии с Приказом ректора от 11.09.2026, № 474-о, признан утратившим силу в части приложения №2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B008F3E" w14:textId="77777777" w:rsidR="00F94F73" w:rsidRPr="000A66D1" w:rsidRDefault="00F94F73" w:rsidP="00F94F73">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="691A4DF9" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="005C352B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="573730CA" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="005C352B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C6B695B" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="005C352B">
@@ -5102,73 +5159,63 @@
     </w:p>
     <w:p w14:paraId="78BF430B" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="005C352B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A03F26B" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="005C352B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D9A117B" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="005C352B">
+    <w:p w14:paraId="4142FA6F" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="005C352B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0DC37721" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="005C352B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74BAEE03" w14:textId="77777777" w:rsidR="00197470" w:rsidRPr="000A66D1" w:rsidRDefault="00197470" w:rsidP="005C352B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6249,61 +6296,61 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>о нижеследующем:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35645CE4" w14:textId="77777777" w:rsidR="004B4889" w:rsidRPr="00717339" w:rsidRDefault="004B4889" w:rsidP="00D756E8">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="942"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk101786501"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk101786501"/>
       <w:r w:rsidRPr="00717339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Пункт 1.1 Договора изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="664C55EA" w14:textId="3A9F2C51" w:rsidR="004B4889" w:rsidRPr="00717339" w:rsidRDefault="004B4889" w:rsidP="008C6EC3">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">«1.1. Исполнитель обязуется предоставить образовательную услугу, а Обучающийся/Заказчик </w:t>
       </w:r>
       <w:r w:rsidRPr="00717339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="21"/>
@@ -6591,53 +6638,53 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Срок обучения по индивидуальному учебному плану, в том числе ускоренному обучению, составляет ______ лет и _____мес.».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE1E909" w14:textId="4A137879" w:rsidR="008C6EC3" w:rsidRPr="00717339" w:rsidRDefault="008C6EC3" w:rsidP="00D756E8">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="517"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk105154324"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Hlk101788469"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk105154324"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk101536364"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk101788469"/>
       <w:r w:rsidRPr="00717339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Пункт 4.</w:t>
       </w:r>
       <w:r w:rsidR="00717339" w:rsidRPr="00717339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00717339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
@@ -6859,53 +6906,53 @@
     </w:p>
     <w:p w14:paraId="2BBB6C46" w14:textId="6CB7FE1C" w:rsidR="00717339" w:rsidRPr="00717339" w:rsidRDefault="00717339" w:rsidP="00717339">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>НДС не облагается на основании п.п.14 п.2 ст.149 Налогового кодекса РФ.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="3E095677" w14:textId="3214D31A" w:rsidR="004B4889" w:rsidRPr="00717339" w:rsidRDefault="00717339" w:rsidP="00717339">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717339">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
@@ -8365,51 +8412,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D503EF2" w14:textId="77777777" w:rsidR="004B4889" w:rsidRPr="000A66D1" w:rsidRDefault="004B4889" w:rsidP="002F3021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F89EBF" w14:textId="77777777" w:rsidR="00063248" w:rsidRDefault="00063248" w:rsidP="002F3021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk198721150"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk198721150"/>
     </w:p>
     <w:p w14:paraId="18B51283" w14:textId="10673F6B" w:rsidR="002F3021" w:rsidRPr="000A66D1" w:rsidRDefault="002F3021" w:rsidP="002F3021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A66D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение № </w:t>
       </w:r>
       <w:r w:rsidR="009C05DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
@@ -12796,52 +12843,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00542CDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>27.02.2026 № 93-о</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577A69B5" w14:textId="77777777" w:rsidR="00BC09F3" w:rsidRPr="000A66D1" w:rsidRDefault="00BC09F3" w:rsidP="00BC09F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="0E363407" w14:textId="77777777" w:rsidR="00BC09F3" w:rsidRPr="000A66D1" w:rsidRDefault="00BC09F3" w:rsidP="00BC09F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A66D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Автономная некоммерческая организация высшего образования «Российский новый университет» </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507699E7" w14:textId="77777777" w:rsidR="00BC09F3" w:rsidRPr="000A66D1" w:rsidRDefault="00BC09F3" w:rsidP="00BC09F3">
@@ -15311,51 +15356,51 @@
     </w:p>
     <w:p w14:paraId="4A7E51D3" w14:textId="77777777" w:rsidR="00BC09F3" w:rsidRPr="000A66D1" w:rsidRDefault="00BC09F3" w:rsidP="00BC09F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BFCE2DA" w14:textId="77777777" w:rsidR="00BC09F3" w:rsidRPr="00BC09F3" w:rsidRDefault="00BC09F3" w:rsidP="004B4889">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28DDBF3C" w14:textId="77777777" w:rsidR="004B4889" w:rsidRPr="000A66D1" w:rsidRDefault="004B4889" w:rsidP="004B4889"/>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="2597B3FB" w14:textId="77777777" w:rsidR="002F3021" w:rsidRPr="000A66D1" w:rsidRDefault="002F3021" w:rsidP="00672B8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08725353" w14:textId="77777777" w:rsidR="002F3021" w:rsidRPr="000A66D1" w:rsidRDefault="002F3021" w:rsidP="00672B8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
@@ -15394,61 +15439,61 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F3021" w:rsidRPr="000A66D1" w:rsidSect="00535DD9">
       <w:headerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="1531" w:header="397" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="3"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01A4A118" w14:textId="77777777" w:rsidR="009F5414" w:rsidRDefault="009F5414" w:rsidP="003F55A5">
+    <w:p w14:paraId="589132C2" w14:textId="77777777" w:rsidR="008028BA" w:rsidRDefault="008028BA" w:rsidP="003F55A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DB5485D" w14:textId="77777777" w:rsidR="009F5414" w:rsidRDefault="009F5414" w:rsidP="003F55A5">
+    <w:p w14:paraId="3F98CCD1" w14:textId="77777777" w:rsidR="008028BA" w:rsidRDefault="008028BA" w:rsidP="003F55A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -15459,61 +15504,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EAEA188" w14:textId="77777777" w:rsidR="009F5414" w:rsidRDefault="009F5414" w:rsidP="003F55A5">
+    <w:p w14:paraId="207103A6" w14:textId="77777777" w:rsidR="008028BA" w:rsidRDefault="008028BA" w:rsidP="003F55A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="382077D8" w14:textId="77777777" w:rsidR="009F5414" w:rsidRDefault="009F5414" w:rsidP="003F55A5">
+    <w:p w14:paraId="326CF71F" w14:textId="77777777" w:rsidR="008028BA" w:rsidRDefault="008028BA" w:rsidP="003F55A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1863243797"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1675EE4D" w14:textId="5131157C" w:rsidR="009F198D" w:rsidRDefault="009F198D">
         <w:pPr>
@@ -17428,51 +17473,51 @@
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="112"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A00C84"/>
     <w:rsid w:val="00013D57"/>
@@ -17684,50 +17729,51 @@
     <w:rsid w:val="00771C16"/>
     <w:rsid w:val="007744CA"/>
     <w:rsid w:val="00777AB1"/>
     <w:rsid w:val="007817C6"/>
     <w:rsid w:val="00785C7F"/>
     <w:rsid w:val="00787AD5"/>
     <w:rsid w:val="00792229"/>
     <w:rsid w:val="00794483"/>
     <w:rsid w:val="00797DC7"/>
     <w:rsid w:val="007A11DE"/>
     <w:rsid w:val="007A4AF3"/>
     <w:rsid w:val="007A75E3"/>
     <w:rsid w:val="007B31E6"/>
     <w:rsid w:val="007B60B0"/>
     <w:rsid w:val="007B638D"/>
     <w:rsid w:val="007C0B69"/>
     <w:rsid w:val="007C1115"/>
     <w:rsid w:val="007C467A"/>
     <w:rsid w:val="007E0CB7"/>
     <w:rsid w:val="007E19FC"/>
     <w:rsid w:val="007E36D2"/>
     <w:rsid w:val="007F19CA"/>
     <w:rsid w:val="007F60AB"/>
     <w:rsid w:val="007F6719"/>
     <w:rsid w:val="0080256B"/>
+    <w:rsid w:val="008028BA"/>
     <w:rsid w:val="00817F6A"/>
     <w:rsid w:val="0082206D"/>
     <w:rsid w:val="008230C7"/>
     <w:rsid w:val="0082563C"/>
     <w:rsid w:val="0082627D"/>
     <w:rsid w:val="0082757C"/>
     <w:rsid w:val="0083007B"/>
     <w:rsid w:val="00830C92"/>
     <w:rsid w:val="00841C56"/>
     <w:rsid w:val="008426E0"/>
     <w:rsid w:val="00842AA1"/>
     <w:rsid w:val="00844000"/>
     <w:rsid w:val="008478DB"/>
     <w:rsid w:val="00855017"/>
     <w:rsid w:val="00866579"/>
     <w:rsid w:val="0087537B"/>
     <w:rsid w:val="00877078"/>
     <w:rsid w:val="00877D01"/>
     <w:rsid w:val="0088080D"/>
     <w:rsid w:val="00881339"/>
     <w:rsid w:val="00881A48"/>
     <w:rsid w:val="008908A7"/>
     <w:rsid w:val="00891FD9"/>
     <w:rsid w:val="008A2AC4"/>
     <w:rsid w:val="008B39D1"/>
@@ -17912,50 +17958,51 @@
     <w:rsid w:val="00EE091C"/>
     <w:rsid w:val="00EE507D"/>
     <w:rsid w:val="00EF0CF5"/>
     <w:rsid w:val="00EF2B26"/>
     <w:rsid w:val="00EF4EB0"/>
     <w:rsid w:val="00EF56FD"/>
     <w:rsid w:val="00F022A7"/>
     <w:rsid w:val="00F029A8"/>
     <w:rsid w:val="00F14E32"/>
     <w:rsid w:val="00F17C0D"/>
     <w:rsid w:val="00F21B28"/>
     <w:rsid w:val="00F227E6"/>
     <w:rsid w:val="00F278B2"/>
     <w:rsid w:val="00F324EF"/>
     <w:rsid w:val="00F400CD"/>
     <w:rsid w:val="00F4176B"/>
     <w:rsid w:val="00F42749"/>
     <w:rsid w:val="00F47BB4"/>
     <w:rsid w:val="00F6275E"/>
     <w:rsid w:val="00F6464A"/>
     <w:rsid w:val="00F66D8E"/>
     <w:rsid w:val="00F811B1"/>
     <w:rsid w:val="00F867E8"/>
     <w:rsid w:val="00F92183"/>
     <w:rsid w:val="00F94D0F"/>
+    <w:rsid w:val="00F94F73"/>
     <w:rsid w:val="00FA2037"/>
     <w:rsid w:val="00FB191C"/>
     <w:rsid w:val="00FB2286"/>
     <w:rsid w:val="00FB6D63"/>
     <w:rsid w:val="00FC1CC1"/>
     <w:rsid w:val="00FC1D9F"/>
     <w:rsid w:val="00FC3EC5"/>
     <w:rsid w:val="00FC7CE2"/>
     <w:rsid w:val="00FD2EFB"/>
     <w:rsid w:val="00FE42A1"/>
     <w:rsid w:val="00FF303E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -20218,82 +20265,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9D7747B-00A3-43AC-A1FD-85C1A1F8C101}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00B53F90-BAF8-4D2B-9B8D-7C5CD331D312}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>7909</Words>
-  <Characters>45084</Characters>
+  <Words>7975</Words>
+  <Characters>45460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>375</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>378</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52888</CharactersWithSpaces>
+  <CharactersWithSpaces>53329</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Наталья В. Мороз</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>